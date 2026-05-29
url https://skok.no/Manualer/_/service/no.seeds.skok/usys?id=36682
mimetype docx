--- v2 (2026-03-29)
+++ v3 (2026-05-29)
@@ -19822,51 +19822,51 @@
     <w:altName w:val="Calibri"/>
     <w:charset w:val="0"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_3d5c5c95-87cc-45d4-9229-f54d58880c14"/>
+      <w:tblStyle w:val="TableGrid_57bc7bce-1641-4c7f-9572-d734332baef2"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4635"/>
       <w:gridCol w:w="4635"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -19877,51 +19877,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4635"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">29.03.2026 23:43:51 </w:t>
+            <w:t xml:space="preserve">29.05.2026 19:43:29 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4635"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -19949,51 +19949,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_74483c34-ee30-4421-92ef-15971462c064"/>
+      <w:tblStyle w:val="TableGrid_e0364292-fa78-43e1-87bf-e97bc5626ea9"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6244"/>
       <w:gridCol w:w="2240"/>
       <w:gridCol w:w="822"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -20051,51 +20051,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="822"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_257458f6-2f76-4e37-b6db-ca8c24ce0844"/>
+            <w:pStyle w:val="Normal_49bfbe32-a60b-4f44-9ce3-e05cbcee4b2c"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1108744550" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -20108,59 +20108,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_257458f6-2f76-4e37-b6db-ca8c24ce0844"/>
+      <w:pStyle w:val="Normal_49bfbe32-a60b-4f44-9ce3-e05cbcee4b2c"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_f6549a78-e81d-4a67-b3aa-f064f235795e"/>
+      <w:tblStyle w:val="TableGrid_72c82264-a43b-45c1-b80d-29a70d316df6"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6026"/>
       <w:gridCol w:w="3244"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -20171,51 +20171,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6026"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_9ae9af1f-d415-413b-ab0c-e730e93b9e32"/>
+            <w:tblStyle w:val="TableGrid_80ec2dd7-22cc-4c8c-8644-1de224d16ad8"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -20248,51 +20248,51 @@
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
-                  <w:t xml:space="preserve">Oslobygg / Vedlikeholde+ / SKOK.no+ / Leveransekrav/manualer (SKOK)</w:t>
+                  <w:t xml:space="preserve">Oslobygg / Vedlikeholde+ / Støtte og rådgivning+ / SKOK.no+ / Leveransekrav/manualer (SKOK)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
@@ -20316,72 +20316,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">07.02.2024 (Magne Ness)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_257458f6-2f76-4e37-b6db-ca8c24ce0844"/>
+            <w:pStyle w:val="Normal_49bfbe32-a60b-4f44-9ce3-e05cbcee4b2c"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3244"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_950ac22b-7c07-4b0e-9dba-f9be0dfb1ec4"/>
+            <w:tblStyle w:val="TableGrid_e32e0070-2789-4879-aef8-13d8ec5c58dc"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1360"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -20482,62 +20482,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1360"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Kristian Turkalj</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_257458f6-2f76-4e37-b6db-ca8c24ce0844"/>
+            <w:pStyle w:val="Normal_49bfbe32-a60b-4f44-9ce3-e05cbcee4b2c"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_257458f6-2f76-4e37-b6db-ca8c24ce0844"/>
+      <w:pStyle w:val="Normal_49bfbe32-a60b-4f44-9ce3-e05cbcee4b2c"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="02F93E1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Oslo Sans" w:hAnsi="Oslo Sans" w:eastAsia="Arial" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -25875,629 +25875,629 @@
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="ListeavsnittTegn" w:customStyle="1">
     <w:name w:val="Listeavsnitt Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revisjon" w:customStyle="1">
     <w:name w:val="Revision"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_257458f6-2f76-4e37-b6db-ca8c24ce0844" w:customStyle="1">
-    <w:name w:val="Normal_257458f6-2f76-4e37-b6db-ca8c24ce0844"/>
+  <w:style w:type="paragraph" w:styleId="Normal_49bfbe32-a60b-4f44-9ce3-e05cbcee4b2c" w:customStyle="1">
+    <w:name w:val="Normal_49bfbe32-a60b-4f44-9ce3-e05cbcee4b2c"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_257458f6-2f76-4e37-b6db-ca8c24ce0844"/>
+    <w:basedOn w:val="Normal_49bfbe32-a60b-4f44-9ce3-e05cbcee4b2c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6d5b8d48-2e9c-4793-9b6a-4ffc74f9b97a" w:customStyle="1">
-    <w:name w:val="Normal Table_6d5b8d48-2e9c-4793-9b6a-4ffc74f9b97a"/>
+  <w:style w:type="table" w:styleId="NormalTable_2801df40-c46a-45a5-9b29-8d212a81d740" w:customStyle="1">
+    <w:name w:val="Normal Table_2801df40-c46a-45a5-9b29-8d212a81d740"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ec09c847-e4df-4bfd-ae69-1a16dd4fdee1" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6d5b8d48-2e9c-4793-9b6a-4ffc74f9b97a"/>
+  <w:style w:type="table" w:styleId="TableGrid_b55205aa-4c2a-40ba-b492-33ab2eafb101" w:customStyle="1">
+    <w:name w:val="Table Grid_b55205aa-4c2a-40ba-b492-33ab2eafb101"/>
+    <w:basedOn w:val="NormalTable_2801df40-c46a-45a5-9b29-8d212a81d740"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_257458f6-2f76-4e37-b6db-ca8c24ce0844"/>
+    <w:basedOn w:val="Normal_49bfbe32-a60b-4f44-9ce3-e05cbcee4b2c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_257458f6-2f76-4e37-b6db-ca8c24ce0844"/>
+    <w:basedOn w:val="Normal_49bfbe32-a60b-4f44-9ce3-e05cbcee4b2c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c2504473-b4e4-426d-96d5-984a9a99c6d7" w:customStyle="1">
-    <w:name w:val="Normal Table_c2504473-b4e4-426d-96d5-984a9a99c6d7"/>
+  <w:style w:type="table" w:styleId="NormalTable_8bb6d529-41ef-4bb4-878a-6852693851f0" w:customStyle="1">
+    <w:name w:val="Normal Table_8bb6d529-41ef-4bb4-878a-6852693851f0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_42fbcbbb-6622-42a1-bfd9-bf0443830b13" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c2504473-b4e4-426d-96d5-984a9a99c6d7"/>
+  <w:style w:type="table" w:styleId="TableGrid_b2e0ee63-ee70-4535-bf6d-42b4954667bd" w:customStyle="1">
+    <w:name w:val="Table Grid_b2e0ee63-ee70-4535-bf6d-42b4954667bd"/>
+    <w:basedOn w:val="NormalTable_8bb6d529-41ef-4bb4-878a-6852693851f0"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4c1a8c64-24b2-48a9-9dd0-08be0db57c4b" w:customStyle="1">
-    <w:name w:val="Normal Table_4c1a8c64-24b2-48a9-9dd0-08be0db57c4b"/>
+  <w:style w:type="table" w:styleId="NormalTable_f32a1420-00f4-4bef-83bd-962190f1e9df" w:customStyle="1">
+    <w:name w:val="Normal Table_f32a1420-00f4-4bef-83bd-962190f1e9df"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4e352483-5448-4ade-aeff-2842b440df13" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4c1a8c64-24b2-48a9-9dd0-08be0db57c4b"/>
+  <w:style w:type="table" w:styleId="TableGrid_0909dbc3-f509-4f12-b25c-679d71aa096a" w:customStyle="1">
+    <w:name w:val="Table Grid_0909dbc3-f509-4f12-b25c-679d71aa096a"/>
+    <w:basedOn w:val="NormalTable_f32a1420-00f4-4bef-83bd-962190f1e9df"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_0d928a4c-7283-4cfa-9b31-450410a23518" w:customStyle="1">
-    <w:name w:val="Normal Table_0d928a4c-7283-4cfa-9b31-450410a23518"/>
+  <w:style w:type="table" w:styleId="NormalTable_1110f12e-89e0-4150-83ae-d7b8f572528f" w:customStyle="1">
+    <w:name w:val="Normal Table_1110f12e-89e0-4150-83ae-d7b8f572528f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c32380af-4ca4-4be1-89fc-7748bbbafca5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_0d928a4c-7283-4cfa-9b31-450410a23518"/>
+  <w:style w:type="table" w:styleId="TableGrid_585b03c7-9488-4c85-896d-facf6fd78cb8" w:customStyle="1">
+    <w:name w:val="Table Grid_585b03c7-9488-4c85-896d-facf6fd78cb8"/>
+    <w:basedOn w:val="NormalTable_1110f12e-89e0-4150-83ae-d7b8f572528f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4ca25a56-36db-4ba9-8e31-0cd54ce18ed0" w:customStyle="1">
-    <w:name w:val="Normal Table_4ca25a56-36db-4ba9-8e31-0cd54ce18ed0"/>
+  <w:style w:type="table" w:styleId="NormalTable_bee48205-c4cd-4efb-a33b-10fa9cb30a94" w:customStyle="1">
+    <w:name w:val="Normal Table_bee48205-c4cd-4efb-a33b-10fa9cb30a94"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_04fbe5d5-0ea8-4e91-b608-90a14854dc64" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4ca25a56-36db-4ba9-8e31-0cd54ce18ed0"/>
+  <w:style w:type="table" w:styleId="TableGrid_dc05ce89-e13d-483c-b99c-0cdbc9ca1a4d" w:customStyle="1">
+    <w:name w:val="Table Grid_dc05ce89-e13d-483c-b99c-0cdbc9ca1a4d"/>
+    <w:basedOn w:val="NormalTable_bee48205-c4cd-4efb-a33b-10fa9cb30a94"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_2c35825a-8470-4cae-b915-da986c90ae5e" w:customStyle="1">
-    <w:name w:val="Normal Table_2c35825a-8470-4cae-b915-da986c90ae5e"/>
+  <w:style w:type="table" w:styleId="NormalTable_5e9ff695-e8af-458f-ba7c-4d2d1cb02b39" w:customStyle="1">
+    <w:name w:val="Normal Table_5e9ff695-e8af-458f-ba7c-4d2d1cb02b39"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3d5c5c95-87cc-45d4-9229-f54d58880c14" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_2c35825a-8470-4cae-b915-da986c90ae5e"/>
+  <w:style w:type="table" w:styleId="TableGrid_57bc7bce-1641-4c7f-9572-d734332baef2" w:customStyle="1">
+    <w:name w:val="Table Grid_57bc7bce-1641-4c7f-9572-d734332baef2"/>
+    <w:basedOn w:val="NormalTable_5e9ff695-e8af-458f-ba7c-4d2d1cb02b39"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_877505c0-3745-4ecf-8a4b-dacd7f848772" w:customStyle="1">
-    <w:name w:val="Normal Table_877505c0-3745-4ecf-8a4b-dacd7f848772"/>
+  <w:style w:type="table" w:styleId="NormalTable_c61a4881-8b0e-40fe-9d39-74c0e59eec2c" w:customStyle="1">
+    <w:name w:val="Normal Table_c61a4881-8b0e-40fe-9d39-74c0e59eec2c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_74483c34-ee30-4421-92ef-15971462c064" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_877505c0-3745-4ecf-8a4b-dacd7f848772"/>
+  <w:style w:type="table" w:styleId="TableGrid_e0364292-fa78-43e1-87bf-e97bc5626ea9" w:customStyle="1">
+    <w:name w:val="Table Grid_e0364292-fa78-43e1-87bf-e97bc5626ea9"/>
+    <w:basedOn w:val="NormalTable_c61a4881-8b0e-40fe-9d39-74c0e59eec2c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_1e6d5fed-05cd-41fd-bf02-4591c50680db" w:customStyle="1">
-    <w:name w:val="Normal Table_1e6d5fed-05cd-41fd-bf02-4591c50680db"/>
+  <w:style w:type="table" w:styleId="NormalTable_cea12dee-9aca-4e83-ab8a-aaa04a06b554" w:customStyle="1">
+    <w:name w:val="Normal Table_cea12dee-9aca-4e83-ab8a-aaa04a06b554"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9ae9af1f-d415-413b-ab0c-e730e93b9e32" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_1e6d5fed-05cd-41fd-bf02-4591c50680db"/>
+  <w:style w:type="table" w:styleId="TableGrid_80ec2dd7-22cc-4c8c-8644-1de224d16ad8" w:customStyle="1">
+    <w:name w:val="Table Grid_80ec2dd7-22cc-4c8c-8644-1de224d16ad8"/>
+    <w:basedOn w:val="NormalTable_cea12dee-9aca-4e83-ab8a-aaa04a06b554"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f2cd8ca7-d99e-472b-bb81-758f70d089a3" w:customStyle="1">
-    <w:name w:val="Normal Table_f2cd8ca7-d99e-472b-bb81-758f70d089a3"/>
+  <w:style w:type="table" w:styleId="NormalTable_43aa32d2-cad0-4003-8d27-ba17c3299200" w:customStyle="1">
+    <w:name w:val="Normal Table_43aa32d2-cad0-4003-8d27-ba17c3299200"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_950ac22b-7c07-4b0e-9dba-f9be0dfb1ec4" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f2cd8ca7-d99e-472b-bb81-758f70d089a3"/>
+  <w:style w:type="table" w:styleId="TableGrid_e32e0070-2789-4879-aef8-13d8ec5c58dc" w:customStyle="1">
+    <w:name w:val="Table Grid_e32e0070-2789-4879-aef8-13d8ec5c58dc"/>
+    <w:basedOn w:val="NormalTable_43aa32d2-cad0-4003-8d27-ba17c3299200"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_83f2452d-1e81-4365-9903-bf3ed7fe9ddb" w:customStyle="1">
-    <w:name w:val="Normal Table_83f2452d-1e81-4365-9903-bf3ed7fe9ddb"/>
+  <w:style w:type="table" w:styleId="NormalTable_da0c2970-da59-4fc6-9756-1bc1871398d0" w:customStyle="1">
+    <w:name w:val="Normal Table_da0c2970-da59-4fc6-9756-1bc1871398d0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f6549a78-e81d-4a67-b3aa-f064f235795e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_83f2452d-1e81-4365-9903-bf3ed7fe9ddb"/>
+  <w:style w:type="table" w:styleId="TableGrid_72c82264-a43b-45c1-b80d-29a70d316df6" w:customStyle="1">
+    <w:name w:val="Table Grid_72c82264-a43b-45c1-b80d-29a70d316df6"/>
+    <w:basedOn w:val="NormalTable_da0c2970-da59-4fc6-9756-1bc1871398d0"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>