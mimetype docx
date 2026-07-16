--- v3 (2026-05-29)
+++ v4 (2026-07-16)
@@ -19822,51 +19822,51 @@
     <w:altName w:val="Calibri"/>
     <w:charset w:val="0"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_57bc7bce-1641-4c7f-9572-d734332baef2"/>
+      <w:tblStyle w:val="TableGrid_0ce6312c-38ad-4442-9d10-603ab7029755"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4635"/>
       <w:gridCol w:w="4635"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -19877,51 +19877,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4635"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">29.05.2026 19:43:29 </w:t>
+            <w:t xml:space="preserve">16.07.2026 17:03:28 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4635"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -19949,51 +19949,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_e0364292-fa78-43e1-87bf-e97bc5626ea9"/>
+      <w:tblStyle w:val="TableGrid_f820ce2f-0e34-4896-88a3-65d408be5fab"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6244"/>
       <w:gridCol w:w="2240"/>
       <w:gridCol w:w="822"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -20051,51 +20051,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="822"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_49bfbe32-a60b-4f44-9ce3-e05cbcee4b2c"/>
+            <w:pStyle w:val="Normal_d087f8ee-f62e-4f20-961b-e571824e0246"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1108744550" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -20108,59 +20108,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_49bfbe32-a60b-4f44-9ce3-e05cbcee4b2c"/>
+      <w:pStyle w:val="Normal_d087f8ee-f62e-4f20-961b-e571824e0246"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_72c82264-a43b-45c1-b80d-29a70d316df6"/>
+      <w:tblStyle w:val="TableGrid_0bb1fc22-409e-4f81-9365-3242d84afb48"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6026"/>
       <w:gridCol w:w="3244"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -20171,51 +20171,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6026"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_80ec2dd7-22cc-4c8c-8644-1de224d16ad8"/>
+            <w:tblStyle w:val="TableGrid_d25b1f83-5810-4ed3-b0c7-f3e17dd8889a"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -20316,72 +20316,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">07.02.2024 (Magne Ness)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_49bfbe32-a60b-4f44-9ce3-e05cbcee4b2c"/>
+            <w:pStyle w:val="Normal_d087f8ee-f62e-4f20-961b-e571824e0246"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3244"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_e32e0070-2789-4879-aef8-13d8ec5c58dc"/>
+            <w:tblStyle w:val="TableGrid_d31b10e5-ca36-431c-802a-22744a2af795"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1360"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -20482,62 +20482,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1360"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Kristian Turkalj</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_49bfbe32-a60b-4f44-9ce3-e05cbcee4b2c"/>
+            <w:pStyle w:val="Normal_d087f8ee-f62e-4f20-961b-e571824e0246"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_49bfbe32-a60b-4f44-9ce3-e05cbcee4b2c"/>
+      <w:pStyle w:val="Normal_d087f8ee-f62e-4f20-961b-e571824e0246"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="02F93E1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Oslo Sans" w:hAnsi="Oslo Sans" w:eastAsia="Arial" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -25875,629 +25875,629 @@
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="ListeavsnittTegn" w:customStyle="1">
     <w:name w:val="Listeavsnitt Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revisjon" w:customStyle="1">
     <w:name w:val="Revision"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_49bfbe32-a60b-4f44-9ce3-e05cbcee4b2c" w:customStyle="1">
-    <w:name w:val="Normal_49bfbe32-a60b-4f44-9ce3-e05cbcee4b2c"/>
+  <w:style w:type="paragraph" w:styleId="Normal_d087f8ee-f62e-4f20-961b-e571824e0246" w:customStyle="1">
+    <w:name w:val="Normal_d087f8ee-f62e-4f20-961b-e571824e0246"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_49bfbe32-a60b-4f44-9ce3-e05cbcee4b2c"/>
+    <w:basedOn w:val="Normal_d087f8ee-f62e-4f20-961b-e571824e0246"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_2801df40-c46a-45a5-9b29-8d212a81d740" w:customStyle="1">
-    <w:name w:val="Normal Table_2801df40-c46a-45a5-9b29-8d212a81d740"/>
+  <w:style w:type="table" w:styleId="NormalTable_b88f84c4-ec35-4bfb-aae9-e18ffb8bf948" w:customStyle="1">
+    <w:name w:val="Normal Table_b88f84c4-ec35-4bfb-aae9-e18ffb8bf948"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b55205aa-4c2a-40ba-b492-33ab2eafb101" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_2801df40-c46a-45a5-9b29-8d212a81d740"/>
+  <w:style w:type="table" w:styleId="TableGrid_9c2854e0-3fa0-4b81-b321-e12970049a1d" w:customStyle="1">
+    <w:name w:val="Table Grid_9c2854e0-3fa0-4b81-b321-e12970049a1d"/>
+    <w:basedOn w:val="NormalTable_b88f84c4-ec35-4bfb-aae9-e18ffb8bf948"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_49bfbe32-a60b-4f44-9ce3-e05cbcee4b2c"/>
+    <w:basedOn w:val="Normal_d087f8ee-f62e-4f20-961b-e571824e0246"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_49bfbe32-a60b-4f44-9ce3-e05cbcee4b2c"/>
+    <w:basedOn w:val="Normal_d087f8ee-f62e-4f20-961b-e571824e0246"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8bb6d529-41ef-4bb4-878a-6852693851f0" w:customStyle="1">
-    <w:name w:val="Normal Table_8bb6d529-41ef-4bb4-878a-6852693851f0"/>
+  <w:style w:type="table" w:styleId="NormalTable_f956416a-f25a-4260-be06-940f093d437a" w:customStyle="1">
+    <w:name w:val="Normal Table_f956416a-f25a-4260-be06-940f093d437a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b2e0ee63-ee70-4535-bf6d-42b4954667bd" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8bb6d529-41ef-4bb4-878a-6852693851f0"/>
+  <w:style w:type="table" w:styleId="TableGrid_d8efeb7a-c5fc-4153-a910-b63be7008a8c" w:customStyle="1">
+    <w:name w:val="Table Grid_d8efeb7a-c5fc-4153-a910-b63be7008a8c"/>
+    <w:basedOn w:val="NormalTable_f956416a-f25a-4260-be06-940f093d437a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f32a1420-00f4-4bef-83bd-962190f1e9df" w:customStyle="1">
-    <w:name w:val="Normal Table_f32a1420-00f4-4bef-83bd-962190f1e9df"/>
+  <w:style w:type="table" w:styleId="NormalTable_8af4a7b0-cd92-4abc-bd58-0c8c2429a02e" w:customStyle="1">
+    <w:name w:val="Normal Table_8af4a7b0-cd92-4abc-bd58-0c8c2429a02e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0909dbc3-f509-4f12-b25c-679d71aa096a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f32a1420-00f4-4bef-83bd-962190f1e9df"/>
+  <w:style w:type="table" w:styleId="TableGrid_3730b324-df89-4b58-ab0f-74165d23ee80" w:customStyle="1">
+    <w:name w:val="Table Grid_3730b324-df89-4b58-ab0f-74165d23ee80"/>
+    <w:basedOn w:val="NormalTable_8af4a7b0-cd92-4abc-bd58-0c8c2429a02e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_1110f12e-89e0-4150-83ae-d7b8f572528f" w:customStyle="1">
-    <w:name w:val="Normal Table_1110f12e-89e0-4150-83ae-d7b8f572528f"/>
+  <w:style w:type="table" w:styleId="NormalTable_6f72146b-54b3-4a8c-9fca-6d389e74a083" w:customStyle="1">
+    <w:name w:val="Normal Table_6f72146b-54b3-4a8c-9fca-6d389e74a083"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_585b03c7-9488-4c85-896d-facf6fd78cb8" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_1110f12e-89e0-4150-83ae-d7b8f572528f"/>
+  <w:style w:type="table" w:styleId="TableGrid_fea19855-88f8-4469-8c3e-9ca798373d74" w:customStyle="1">
+    <w:name w:val="Table Grid_fea19855-88f8-4469-8c3e-9ca798373d74"/>
+    <w:basedOn w:val="NormalTable_6f72146b-54b3-4a8c-9fca-6d389e74a083"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_bee48205-c4cd-4efb-a33b-10fa9cb30a94" w:customStyle="1">
-    <w:name w:val="Normal Table_bee48205-c4cd-4efb-a33b-10fa9cb30a94"/>
+  <w:style w:type="table" w:styleId="NormalTable_cbc0322c-34c7-442a-9d61-cebc8e03981e" w:customStyle="1">
+    <w:name w:val="Normal Table_cbc0322c-34c7-442a-9d61-cebc8e03981e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_dc05ce89-e13d-483c-b99c-0cdbc9ca1a4d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_bee48205-c4cd-4efb-a33b-10fa9cb30a94"/>
+  <w:style w:type="table" w:styleId="TableGrid_b47f5bca-af81-4350-8ad6-9a29c71bed0a" w:customStyle="1">
+    <w:name w:val="Table Grid_b47f5bca-af81-4350-8ad6-9a29c71bed0a"/>
+    <w:basedOn w:val="NormalTable_cbc0322c-34c7-442a-9d61-cebc8e03981e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5e9ff695-e8af-458f-ba7c-4d2d1cb02b39" w:customStyle="1">
-    <w:name w:val="Normal Table_5e9ff695-e8af-458f-ba7c-4d2d1cb02b39"/>
+  <w:style w:type="table" w:styleId="NormalTable_5cf96c9d-f10c-4f0e-aef4-a8192c40e9dd" w:customStyle="1">
+    <w:name w:val="Normal Table_5cf96c9d-f10c-4f0e-aef4-a8192c40e9dd"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_57bc7bce-1641-4c7f-9572-d734332baef2" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5e9ff695-e8af-458f-ba7c-4d2d1cb02b39"/>
+  <w:style w:type="table" w:styleId="TableGrid_0ce6312c-38ad-4442-9d10-603ab7029755" w:customStyle="1">
+    <w:name w:val="Table Grid_0ce6312c-38ad-4442-9d10-603ab7029755"/>
+    <w:basedOn w:val="NormalTable_5cf96c9d-f10c-4f0e-aef4-a8192c40e9dd"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c61a4881-8b0e-40fe-9d39-74c0e59eec2c" w:customStyle="1">
-    <w:name w:val="Normal Table_c61a4881-8b0e-40fe-9d39-74c0e59eec2c"/>
+  <w:style w:type="table" w:styleId="NormalTable_a89f9909-8093-42da-b5af-4bbff9a30489" w:customStyle="1">
+    <w:name w:val="Normal Table_a89f9909-8093-42da-b5af-4bbff9a30489"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e0364292-fa78-43e1-87bf-e97bc5626ea9" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c61a4881-8b0e-40fe-9d39-74c0e59eec2c"/>
+  <w:style w:type="table" w:styleId="TableGrid_f820ce2f-0e34-4896-88a3-65d408be5fab" w:customStyle="1">
+    <w:name w:val="Table Grid_f820ce2f-0e34-4896-88a3-65d408be5fab"/>
+    <w:basedOn w:val="NormalTable_a89f9909-8093-42da-b5af-4bbff9a30489"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_cea12dee-9aca-4e83-ab8a-aaa04a06b554" w:customStyle="1">
-    <w:name w:val="Normal Table_cea12dee-9aca-4e83-ab8a-aaa04a06b554"/>
+  <w:style w:type="table" w:styleId="NormalTable_037bdbdb-4670-48e6-ab27-a0ba6fb048bb" w:customStyle="1">
+    <w:name w:val="Normal Table_037bdbdb-4670-48e6-ab27-a0ba6fb048bb"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_80ec2dd7-22cc-4c8c-8644-1de224d16ad8" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_cea12dee-9aca-4e83-ab8a-aaa04a06b554"/>
+  <w:style w:type="table" w:styleId="TableGrid_d25b1f83-5810-4ed3-b0c7-f3e17dd8889a" w:customStyle="1">
+    <w:name w:val="Table Grid_d25b1f83-5810-4ed3-b0c7-f3e17dd8889a"/>
+    <w:basedOn w:val="NormalTable_037bdbdb-4670-48e6-ab27-a0ba6fb048bb"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_43aa32d2-cad0-4003-8d27-ba17c3299200" w:customStyle="1">
-    <w:name w:val="Normal Table_43aa32d2-cad0-4003-8d27-ba17c3299200"/>
+  <w:style w:type="table" w:styleId="NormalTable_9009d7dc-0d21-4ad1-a7d2-c7258bdbe8c1" w:customStyle="1">
+    <w:name w:val="Normal Table_9009d7dc-0d21-4ad1-a7d2-c7258bdbe8c1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e32e0070-2789-4879-aef8-13d8ec5c58dc" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_43aa32d2-cad0-4003-8d27-ba17c3299200"/>
+  <w:style w:type="table" w:styleId="TableGrid_d31b10e5-ca36-431c-802a-22744a2af795" w:customStyle="1">
+    <w:name w:val="Table Grid_d31b10e5-ca36-431c-802a-22744a2af795"/>
+    <w:basedOn w:val="NormalTable_9009d7dc-0d21-4ad1-a7d2-c7258bdbe8c1"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_da0c2970-da59-4fc6-9756-1bc1871398d0" w:customStyle="1">
-    <w:name w:val="Normal Table_da0c2970-da59-4fc6-9756-1bc1871398d0"/>
+  <w:style w:type="table" w:styleId="NormalTable_f098d46e-1516-47f9-a712-9bf25abd3fc8" w:customStyle="1">
+    <w:name w:val="Normal Table_f098d46e-1516-47f9-a712-9bf25abd3fc8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_72c82264-a43b-45c1-b80d-29a70d316df6" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_da0c2970-da59-4fc6-9756-1bc1871398d0"/>
+  <w:style w:type="table" w:styleId="TableGrid_0bb1fc22-409e-4f81-9365-3242d84afb48" w:customStyle="1">
+    <w:name w:val="Table Grid_0bb1fc22-409e-4f81-9365-3242d84afb48"/>
+    <w:basedOn w:val="NormalTable_f098d46e-1516-47f9-a712-9bf25abd3fc8"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>