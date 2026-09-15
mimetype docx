--- v4 (2026-07-16)
+++ v5 (2026-09-15)
@@ -6,75 +6,76 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="ico" ContentType="image/x-icon"/>
   <Default Extension="tif" ContentType="image/tiff"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="20BE3198">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="F8F0DD"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="4096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="6144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-824230</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-758317</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7520152" cy="1113133"/>
                 <wp:effectExtent xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" l="0" t="0" r="24130" b="11430"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Rektangel 1" title=""/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7520152" cy="1113133"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="F8F0DD">
@@ -104,64 +105,64 @@
                         <a:effectRef idx="0">
                           <a:srgbClr val="034B45">
                             <a:alpha val="100000"/>
                           </a:srgbClr>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:srgbClr val="FFFFFF">
                             <a:alpha val="100000"/>
                           </a:srgbClr>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1" vert="horz">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect style="position:absolute;margin-left:-64.9pt;margin-top:-59.71pt;width:592.1379pt;height:87.64827pt;z-index:4096;;v-text-anchor:middle;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;" filled="t" fillcolor="#F8F0DD" strokecolor="#F8F0DD" strokeweight="1pt">
+              <v:rect style="position:absolute;margin-left:-64.9pt;margin-top:-59.71pt;width:592.13794pt;height:87.64827pt;z-index:6144;;v-text-anchor:middle;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;" filled="t" fillcolor="#F8F0DD" strokecolor="#F8F0DD" strokeweight="1pt">
                 <v:stroke dashstyle="solid" linestyle="single" joinstyle="miter" endcap="flat" color2="#F8F0DD"/>
                 <v:fill opacity="65536f" color2="#F8F0DD"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="23552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="25600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-441325</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7381710" cy="814835"/>
             <wp:effectExtent xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" l="0" t="0" r="0" b="4445"/>
             <wp:wrapNone/>
             <wp:docPr id="1108744526" name="Bilde 35"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId1">
@@ -181,51 +182,51 @@
                       <a:off x="0" y="0"/>
                       <a:ext cx="7381710" cy="814835"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="26624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="28672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>2475230</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>7615301</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3295650" cy="1552575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1108744527" name="Rektangel 3" title=""/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3295650" cy="1552575"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="F9C66B">
                             <a:alpha val="100000"/>
@@ -304,51 +305,51 @@
                               <w:t xml:space="preserve">&lt;Dato&gt;</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1" vert="horz">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Rektangel 3" type="#_x0000_t202" style="position:absolute;margin-left:194.9pt;margin-top:599.65pt;width:259.5pt;height:122.25pt;z-index:26624;mso-position-horizontal-relative:margin;v-text-anchor:middle;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;mso-wrap-style:square;position:absolute" fillcolor="#F9C66B" strokecolor="#F9C66B" strokeweight="1pt">
+              <v:shape id="Rektangel 3" type="#_x0000_t202" style="position:absolute;margin-left:194.9pt;margin-top:599.65pt;width:259.5pt;height:122.25pt;z-index:28672;mso-position-horizontal-relative:margin;v-text-anchor:middle;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;mso-wrap-style:square;position:absolute" fillcolor="#F9C66B" strokecolor="#F9C66B" strokeweight="1pt">
                 <v:stroke dashstyle="solid" linestyle="single"/>
                 <v:textbox style="" inset="7.2pt,3.6pt,7.2pt,3.6pt">
                   <w:txbxContent>
                     <w:p>
                       <w:pPr>
                         <w:pBdr/>
                         <w:spacing/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                         <w:t xml:space="preserve">&lt;Prosjekt&gt;</w:t>
                       </w:r>
                     </w:p>
                     <w:p>
                       <w:pPr>
@@ -362,51 +363,51 @@
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                         <w:t xml:space="preserve">&lt;Dato&gt;</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="25600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="27648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>794258</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3276600" cy="1584251"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1108744528" name="Rektangel 29" title=""/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3276600" cy="1584251"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="F9C66B">
                             <a:alpha val="100000"/>
@@ -465,88 +466,88 @@
                               <w:t xml:space="preserve">BIM gjennomføringsplan</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1" vert="horz">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Rektangel 29" type="#_x0000_t202" style="position:absolute;margin-left:0pt;margin-top:62.55pt;width:258pt;height:124.75pt;z-index:25600;mso-position-horizontal-relative:margin;mso-position-horizontal:left;v-text-anchor:middle;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;mso-wrap-style:square;position:absolute" fillcolor="#F9C66B" strokecolor="#F9C66B" strokeweight="1pt">
+              <v:shape id="Rektangel 29" type="#_x0000_t202" style="position:absolute;margin-left:0pt;margin-top:62.55pt;width:258pt;height:124.75pt;z-index:27648;mso-position-horizontal-relative:margin;mso-position-horizontal:left;v-text-anchor:middle;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;mso-wrap-style:square;position:absolute" fillcolor="#F9C66B" strokecolor="#F9C66B" strokeweight="1pt">
                 <v:stroke dashstyle="solid" linestyle="single"/>
                 <v:textbox style="" inset="7.2pt,3.6pt,7.2pt,3.6pt">
                   <w:txbxContent>
                     <w:p>
                       <w:pPr>
                         <w:pBdr/>
                         <w:spacing/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:sz w:val="46"/>
                           <w:szCs w:val="46"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:sz w:val="46"/>
                           <w:szCs w:val="46"/>
                         </w:rPr>
                         <w:t xml:space="preserve">BIM gjennomføringsplan</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="24576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="26624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>310896</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7897234" cy="9591740"/>
             <wp:effectExtent xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" l="0" t="0" r="8890" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1108744529" name="Bilde 20"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId2">
@@ -759,80 +760,82 @@
         <w:p w14:paraId="2FC7B35A">
           <w:pPr>
             <w:pStyle w:val="INNH1"/>
             <w:spacing/>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="nb-NO"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Times New Roman"/>
               <w:b/>
             </w:rPr>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Times New Roman"/>
+              <w:b/>
+            </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">HYPERLINK \l "_Toc156809513"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperkobling"/>
               <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve">1 Definisjoner</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:tab/>
-            <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGEREF _Toc156809513 \h </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
@@ -870,51 +873,50 @@
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">HYPERLINK \l "_Toc156809514"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperkobling"/>
               <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve">2 Versjon og status</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:tab/>
-            <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGEREF _Toc156809514 \h </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
@@ -952,51 +954,50 @@
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">HYPERLINK \l "_Toc156809515"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperkobling"/>
               <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve">3 Prosjektinformasjon</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:tab/>
-            <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGEREF _Toc156809515 \h </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
@@ -1034,51 +1035,50 @@
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">HYPERLINK \l "_Toc156809516"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperkobling"/>
               <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve">4 Georeferering</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:tab/>
-            <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGEREF _Toc156809516 \h </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
@@ -1116,51 +1116,50 @@
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">HYPERLINK \l "_Toc156809517"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperkobling"/>
               <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve">5 Formål med BIM gjennomføringsplan</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:tab/>
-            <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGEREF _Toc156809517 \h </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
@@ -1198,51 +1197,50 @@
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">HYPERLINK \l "_Toc156809518"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperkobling"/>
               <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve">6 Prosjektspesifikke mål med BIM</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:tab/>
-            <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGEREF _Toc156809518 \h </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
@@ -1280,51 +1278,50 @@
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">HYPERLINK \l "_Toc156809519"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperkobling"/>
               <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve">7 Ansvar og roller</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:tab/>
-            <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGEREF _Toc156809519 \h </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
@@ -1362,51 +1359,50 @@
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">HYPERLINK \l "_Toc156809520"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperkobling"/>
               <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve">8 Møteaktivitet</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:tab/>
-            <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGEREF _Toc156809520 \h </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
@@ -1444,51 +1440,50 @@
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">HYPERLINK \l "_Toc156809521"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperkobling"/>
               <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve">9 Samarbeidsplattform</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:tab/>
-            <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGEREF _Toc156809521 \h </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
@@ -1526,51 +1521,50 @@
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">HYPERLINK \l "_Toc156809522"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperkobling"/>
               <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve">10 Publiseringsrutiner</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:tab/>
-            <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGEREF _Toc156809522 \h </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
@@ -1608,51 +1602,50 @@
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">HYPERLINK \l "_Toc156809523"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperkobling"/>
               <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve">11 Digital kommunikasjon</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:tab/>
-            <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGEREF _Toc156809523 \h </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
@@ -1690,51 +1683,50 @@
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">HYPERLINK \l "_Toc156809524"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperkobling"/>
               <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve">12 Krav til leveranser ved milepæler og faseavslutninger</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:tab/>
-            <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGEREF _Toc156809524 \h </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
@@ -1772,51 +1764,50 @@
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">HYPERLINK \l "_Toc156809525"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperkobling"/>
               <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve">12.1 Milepælleveranser</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:tab/>
-            <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGEREF _Toc156809525 \h </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
@@ -1854,51 +1845,50 @@
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">HYPERLINK \l "_Toc156809526"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperkobling"/>
               <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve">12.2 Sluttleveranse per fase</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:tab/>
-            <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGEREF _Toc156809526 \h </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
@@ -1936,51 +1926,50 @@
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">HYPERLINK \l "_Toc156809527"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperkobling"/>
               <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve">12.3 Leveranse «Som bygget BIM»</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:tab/>
-            <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGEREF _Toc156809527 \h </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
@@ -2018,51 +2007,50 @@
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">HYPERLINK \l "_Toc156809528"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperkobling"/>
               <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve">13 Kvalitetssikring av BIM</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:tab/>
-            <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGEREF _Toc156809528 \h </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
@@ -2100,51 +2088,50 @@
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">HYPERLINK \l "_Toc156809529"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperkobling"/>
               <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve">14 BIM-tekniske krav</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:tab/>
-            <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGEREF _Toc156809529 \h </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
@@ -2182,51 +2169,50 @@
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">HYPERLINK \l "_Toc156809530"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperkobling"/>
               <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve">14.1 Navngivning av BIM-filer</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:tab/>
-            <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGEREF _Toc156809530 \h </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
@@ -2264,51 +2250,50 @@
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">HYPERLINK \l "_Toc156809531"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperkobling"/>
               <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve">14.2 Navngivning av tegninger</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:tab/>
-            <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGEREF _Toc156809531 \h </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
@@ -2346,51 +2331,50 @@
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">HYPERLINK \l "_Toc156809532"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperkobling"/>
               <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve">14.3 Modelleringsprinsipper</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:tab/>
-            <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGEREF _Toc156809532 \h </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
@@ -2428,51 +2412,50 @@
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">HYPERLINK \l "_Toc156809533"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperkobling"/>
               <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve">14.4 Detaljeringsnivå til modellen</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:tab/>
-            <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGEREF _Toc156809533 \h </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
@@ -2510,51 +2493,50 @@
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">HYPERLINK \l "_Toc156809534"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperkobling"/>
               <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve">14.5 Akser og etasjeinndeling</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:tab/>
-            <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGEREF _Toc156809534 \h </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
@@ -2592,51 +2574,50 @@
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">HYPERLINK \l "_Toc156809535"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperkobling"/>
               <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve">14.6 Informasjon i modellen</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:tab/>
-            <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGEREF _Toc156809535 \h </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
@@ -2674,51 +2655,50 @@
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">HYPERLINK \l "_Toc156809536"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperkobling"/>
               <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve">14.7 Statushåndtering/MMI</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:tab/>
-            <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGEREF _Toc156809536 \h </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
@@ -2756,51 +2736,50 @@
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">HYPERLINK \l "_Toc156809537"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperkobling"/>
               <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve">14.8 Krav til språk</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:tab/>
-            <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGEREF _Toc156809537 \h </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
@@ -2838,51 +2817,50 @@
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">HYPERLINK \l "_Toc156809538"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperkobling"/>
               <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve">14.9 Krav til enheter</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:tab/>
-            <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGEREF _Toc156809538 \h </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
@@ -2936,51 +2914,50 @@
             </w:rPr>
             <w:t xml:space="preserve">14.10 Georeferert</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperkobling"/>
               <w:rFonts w:eastAsia="Times New Roman"/>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperkobling"/>
               <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve">modell og informasjon</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:tab/>
-            <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGEREF _Toc156809539 \h </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
@@ -3018,51 +2995,50 @@
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">HYPERLINK \l "_Toc156809540"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperkobling"/>
               <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve">14.11 Punktsky</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:tab/>
-            <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGEREF _Toc156809540 \h </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
@@ -3100,102 +3076,105 @@
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">HYPERLINK \l "_Toc156809541"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperkobling"/>
               <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve">14.12 Rettigheter til arbeidet</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:tab/>
-            <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGEREF _Toc156809541 \h </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:t xml:space="preserve">15</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:webHidden/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p w14:paraId="4ED81D47">
           <w:pPr>
             <w:spacing/>
             <w:rPr>
               <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Times New Roman"/>
             </w:rPr>
           </w:pPr>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="7257A946">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="432" w:hanging="432"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc156809513"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="2A2858"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">1 Definisjoner</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
@@ -4746,51 +4725,51 @@
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="025B026E">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="432" w:hanging="432"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="2A2859"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc156809514"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="5120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="7168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>center</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>288925</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6130925" cy="3415665"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="1108744531" name="Rektangel 28" title=""/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6130925" cy="3415665"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFE7E7">
                             <a:alpha val="100000"/>
@@ -5268,51 +5247,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1" vert="horz">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Rektangel 28" type="#_x0000_t202" style="position:absolute;margin-left:0pt;margin-top:22.75pt;width:482.75pt;height:268.95pt;z-index:5120;mso-position-horizontal-relative:margin;mso-position-horizontal:center;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;mso-wrap-style:square;position:absolute;left:0;text-align:left" fillcolor="#FFE7E7" strokecolor="#000000" strokeweight="0.5pt">
+              <v:shape id="Rektangel 28" type="#_x0000_t202" style="position:absolute;margin-left:0pt;margin-top:22.75pt;width:482.75pt;height:268.95pt;z-index:7168;mso-position-horizontal-relative:margin;mso-position-horizontal:center;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;mso-wrap-style:square;position:absolute;text-align:left" fillcolor="#FFE7E7" strokecolor="#000000" strokeweight="0.5pt">
                 <v:stroke dashstyle="longDash" linestyle="single"/>
                 <w10:wrap type="topAndBottom"/>
                 <v:textbox style="" inset="7.2pt,3.6pt,7.2pt,3.6pt">
                   <w:txbxContent>
                     <w:p>
                       <w:pPr>
                         <w:pBdr/>
                         <w:spacing/>
                         <w:rPr/>
                       </w:pPr>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve">BIM gjennomføringsplanen må tilpasses valgt entrepriseform og oppdateres etter behov.</w:t>
                       </w:r>
                     </w:p>
                     <w:p>
                       <w:pPr>
                         <w:pBdr/>
                         <w:spacing/>
                         <w:rPr/>
                       </w:pPr>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve">I en totalentreprise bør det utarbeides minst to versjoner av BIM gjennomføringsplanen; en for forprosjektfase (gjelder for tiltakshavers prosjekteringsgruppe) og en annen for detaljprosjektering og gjennomføring (gjelder for Totalentreprenør og </w:t>
                       </w:r>
@@ -6341,51 +6320,51 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4DEB90D0">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="715272E8">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="432" w:hanging="432"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc156809516"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="6144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="8192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>323596</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6057900" cy="1069340"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="1108744532" name="Rektangel 19" title=""/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6057900" cy="1069340"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFE7E7">
                             <a:alpha val="100000"/>
@@ -6518,51 +6497,51 @@
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1" vert="horz">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Rektangel 19" type="#_x0000_t202" style="position:absolute;margin-left:0pt;margin-top:25.5pt;width:477pt;height:84.2pt;z-index:6144;mso-position-horizontal-relative:margin;mso-position-horizontal:left;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;mso-wrap-style:square;position:absolute;left:0;text-align:left" fillcolor="#FFE7E7" strokecolor="#000000" strokeweight="0.5pt">
+              <v:shape id="Rektangel 19" type="#_x0000_t202" style="position:absolute;margin-left:0pt;margin-top:25.5pt;width:477pt;height:84.2pt;z-index:8192;mso-position-horizontal-relative:margin;mso-position-horizontal:left;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;mso-wrap-style:square;position:absolute;text-align:left" fillcolor="#FFE7E7" strokecolor="#000000" strokeweight="0.5pt">
                 <v:stroke dashstyle="longDash" linestyle="single"/>
                 <w10:wrap type="topAndBottom"/>
                 <v:textbox style="" inset="7.2pt,3.6pt,7.2pt,3.6pt">
                   <w:txbxContent>
                     <w:p>
                       <w:pPr>
                         <w:pBdr/>
                         <w:spacing/>
                         <w:rPr/>
                       </w:pPr>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve">Prosjektet</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve"> skal ha et felles lokalt nullpunkt (origo) for alle fagmodeller, og de skal </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve">georeferes</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve">. Det </w:t>
@@ -7312,51 +7291,51 @@
         <w:t xml:space="preserve">, RIV </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">og LARK skal benytte programvare som støtter 3D prosjektering med import og eksport av IFC. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5101533A">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="7168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="9216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>231013</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5943600" cy="982345"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="1108744533" name="Rektangel 11" title=""/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5943600" cy="982345"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFE7E7">
                             <a:alpha val="100000"/>
@@ -7421,51 +7400,51 @@
                               <w:t xml:space="preserve">Bruksområder skal diskuteres på BIM oppstartsmøte med prosjekteringsgruppen. Bruk til f.eks. spesifikke analyser, mengdeuttak o.l. som skal angis her. </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1" vert="horz">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Rektangel 11" type="#_x0000_t202" style="position:absolute;margin-left:416.8pt;margin-top:18.2pt;width:468pt;height:77.35pt;z-index:7168;mso-position-horizontal-relative:margin;mso-position-horizontal:right;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;mso-wrap-style:square;position:absolute" fillcolor="#FFE7E7" strokecolor="#000000" strokeweight="0.5pt">
+              <v:shape id="Rektangel 11" type="#_x0000_t202" style="position:absolute;margin-left:416.8pt;margin-top:18.2pt;width:468pt;height:77.35pt;z-index:9216;mso-position-horizontal-relative:margin;mso-position-horizontal:right;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;mso-wrap-style:square;position:absolute" fillcolor="#FFE7E7" strokecolor="#000000" strokeweight="0.5pt">
                 <v:stroke dashstyle="longDash" linestyle="single"/>
                 <w10:wrap type="topAndBottom"/>
                 <v:textbox style="" inset="7.2pt,3.6pt,7.2pt,3.6pt">
                   <w:txbxContent>
                     <w:p>
                       <w:pPr>
                         <w:pBdr/>
                         <w:spacing/>
                         <w:rPr/>
                       </w:pPr>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve">(Stryk det som ikke passer/tilføy etter behov i tabellen nedenfor).</w:t>
                       </w:r>
                     </w:p>
                     <w:p>
                       <w:pPr>
                         <w:pBdr/>
                         <w:spacing/>
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
@@ -8025,51 +8004,51 @@
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="05A578B1">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PGL og BIM-koordinator har ansvaret for oppfølging og generell fremdrift av BIM. Fagene har ansvar for egen modell og for å følge fremdrift. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="8192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="10240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>342900</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5972175" cy="2282825"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="1108744534" name="Rektangel 12" title=""/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5972175" cy="2282825"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFE7E7">
                             <a:alpha val="100000"/>
@@ -8185,51 +8164,51 @@
                               <w:t xml:space="preserve">?)</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1" vert="horz">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Rektangel 12" type="#_x0000_t202" style="position:absolute;margin-left:0pt;margin-top:27pt;width:470.25pt;height:179.75pt;z-index:8192;mso-position-horizontal-relative:margin;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;mso-wrap-style:square;position:absolute" fillcolor="#FFE7E7" strokecolor="#000000" strokeweight="0.5pt">
+              <v:shape id="Rektangel 12" type="#_x0000_t202" style="position:absolute;margin-left:0pt;margin-top:27pt;width:470.25pt;height:179.75pt;z-index:10240;mso-position-horizontal-relative:margin;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;mso-wrap-style:square;position:absolute" fillcolor="#FFE7E7" strokecolor="#000000" strokeweight="0.5pt">
                 <v:stroke dashstyle="longDash" linestyle="single"/>
                 <w10:wrap type="topAndBottom"/>
                 <v:textbox style="" inset="7.2pt,3.6pt,7.2pt,3.6pt">
                   <w:txbxContent>
                     <w:p>
                       <w:pPr>
                         <w:pBdr/>
                         <w:spacing/>
                         <w:rPr/>
                       </w:pPr>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve">Prosjektet må avklare hvilke fag som skal benytte BIM. Minimumskrav i Oslobyggs BIM manual er ARK,</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve"> RIB, </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve">Lark, RIE og RIV, men det anbefales at alle prosjekterende benytter BIM dersom det ikke er spesielle årsaker til annet. Dersom fag ikke selv lager egen geometri skal det angis hvordan dette håndteres (Akustikk, Bygningsfysikk, Brann osv.). </w:t>
                       </w:r>
                     </w:p>
                     <w:p>
                       <w:pPr>
@@ -13771,51 +13750,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D959E64">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="432" w:hanging="432"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="2A2858"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc156809520"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="9216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="11264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:align>center</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>339598</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6134100" cy="2233930"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="1108744535" name="Rektangel 14" title=""/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6134100" cy="2233930"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFE7E7">
                             <a:alpha val="100000"/>
@@ -14076,51 +14055,51 @@
                               <w:t xml:space="preserve">Øvrige faste møter avklares i prosjektet. </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1" vert="horz">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Rektangel 14" type="#_x0000_t202" style="position:absolute;margin-left:0pt;margin-top:26.75pt;width:483pt;height:175.9pt;z-index:9216;mso-position-horizontal-relative:page;mso-position-horizontal:center;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;mso-wrap-style:square;position:absolute;left:0;text-align:left" fillcolor="#FFE7E7" strokecolor="#000000" strokeweight="0.5pt">
+              <v:shape id="Rektangel 14" type="#_x0000_t202" style="position:absolute;margin-left:0pt;margin-top:26.75pt;width:483pt;height:175.9pt;z-index:11264;mso-position-horizontal-relative:page;mso-position-horizontal:center;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;mso-wrap-style:square;position:absolute;text-align:left" fillcolor="#FFE7E7" strokecolor="#000000" strokeweight="0.5pt">
                 <v:stroke dashstyle="longDash" linestyle="single"/>
                 <w10:wrap type="topAndBottom"/>
                 <v:textbox style="" inset="7.2pt,3.6pt,7.2pt,3.6pt">
                   <w:txbxContent>
                     <w:p>
                       <w:pPr>
                         <w:pBdr/>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr/>
                       </w:pPr>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve">Det </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t xml:space="preserve">skal</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve"> arrangeres et </w:t>
                       </w:r>
                       <w:r>
@@ -14354,51 +14333,51 @@
     <w:p w14:paraId="029ABCB0">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:color w:val="4E91DA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31F9BAA8">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="432" w:hanging="432"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc156809521"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="10240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="12288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>346075</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6086475" cy="1533525"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="1108744536" name="Rektangel 9" title=""/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6086475" cy="1533525"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFE7E7">
                             <a:alpha val="100000"/>
@@ -14562,51 +14541,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1" vert="horz">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Rektangel 9" type="#_x0000_t202" style="position:absolute;margin-left:0pt;margin-top:27.25pt;width:479.25pt;height:120.75pt;z-index:10240;mso-position-horizontal-relative:margin;mso-position-horizontal:left;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;mso-wrap-style:square;position:absolute;left:0;text-align:left" fillcolor="#FFE7E7" strokecolor="#000000" strokeweight="0.5pt">
+              <v:shape id="Rektangel 9" type="#_x0000_t202" style="position:absolute;margin-left:0pt;margin-top:27.25pt;width:479.25pt;height:120.75pt;z-index:12288;mso-position-horizontal-relative:margin;mso-position-horizontal:left;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;mso-wrap-style:square;position:absolute;text-align:left" fillcolor="#FFE7E7" strokecolor="#000000" strokeweight="0.5pt">
                 <v:stroke dashstyle="longDash" linestyle="single"/>
                 <w10:wrap type="topAndBottom"/>
                 <v:textbox style="" inset="7.2pt,3.6pt,7.2pt,3.6pt">
                   <w:txbxContent>
                     <w:p>
                       <w:pPr>
                         <w:pBdr/>
                         <w:spacing/>
                         <w:rPr/>
                       </w:pPr>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve">Det skal etableres en samarbeidsplattform i prosjektet; f.eks. </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve">ved bruk av BIM-server i</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve"> tilknytning til </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve">modelleringsprogramme</w:t>
@@ -14745,51 +14724,51 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="366B147A">
       <w:pPr>
         <w:pStyle w:val="Overskrift1"/>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="2A2858"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc156809522"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="2A2858"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="11264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="13312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>452755</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6086475" cy="1019810"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="1108744537" name="Rektangel 15" title=""/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6086475" cy="1019810"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFE7E7">
                             <a:alpha val="100000"/>
@@ -14912,51 +14891,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1" vert="horz">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Rektangel 15" type="#_x0000_t202" style="position:absolute;margin-left:0pt;margin-top:35.65pt;width:479.25pt;height:80.3pt;z-index:11264;mso-position-horizontal-relative:margin;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;mso-wrap-style:square;position:absolute" fillcolor="#FFE7E7" strokecolor="#000000" strokeweight="0.5pt">
+              <v:shape id="Rektangel 15" type="#_x0000_t202" style="position:absolute;margin-left:0pt;margin-top:35.65pt;width:479.25pt;height:80.3pt;z-index:13312;mso-position-horizontal-relative:margin;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;mso-wrap-style:square;position:absolute" fillcolor="#FFE7E7" strokecolor="#000000" strokeweight="0.5pt">
                 <v:stroke dashstyle="longDash" linestyle="single"/>
                 <w10:wrap type="topAndBottom"/>
                 <v:textbox style="" inset="7.2pt,3.6pt,7.2pt,3.6pt">
                   <w:txbxContent>
                     <w:p>
                       <w:pPr>
                         <w:pBdr/>
                         <w:spacing/>
                         <w:rPr/>
                       </w:pPr>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve">Her angis hyppighet av eksport av fagmodeller og sammenstillinger, samt hvilke formater som skal leveres. NB: Legg merke til at også fagmodeller i</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve"> native format</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve">, eventuell </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve">BCFer</w:t>
@@ -15269,51 +15248,51 @@
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="74035D2C">
       <w:pPr>
         <w:pStyle w:val="Overskrift1"/>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc156809524"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="2A2858"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="12288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="14336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>450850</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6067425" cy="1802765"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="1108744539" name="Rektangel 17" title=""/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6067425" cy="1802765"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFE7E7">
                             <a:alpha val="100000"/>
@@ -15561,51 +15540,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1" vert="horz">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Rektangel 17" type="#_x0000_t202" style="position:absolute;margin-left:0pt;margin-top:35.5pt;width:477.75pt;height:141.95pt;z-index:12288;mso-position-horizontal-relative:margin;mso-position-horizontal:left;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;mso-wrap-style:square;position:absolute" fillcolor="#FFE7E7" strokecolor="#000000" strokeweight="0.5pt">
+              <v:shape id="Rektangel 17" type="#_x0000_t202" style="position:absolute;margin-left:0pt;margin-top:35.5pt;width:477.75pt;height:141.95pt;z-index:14336;mso-position-horizontal-relative:margin;mso-position-horizontal:left;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;mso-wrap-style:square;position:absolute" fillcolor="#FFE7E7" strokecolor="#000000" strokeweight="0.5pt">
                 <v:stroke dashstyle="longDash" linestyle="single"/>
                 <w10:wrap type="topAndBottom"/>
                 <v:textbox style="" inset="7.2pt,3.6pt,7.2pt,3.6pt">
                   <w:txbxContent>
                     <w:p>
                       <w:pPr>
                         <w:pBdr/>
                         <w:spacing/>
                         <w:rPr/>
                       </w:pPr>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve">Dette </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve">kapittelet</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve">skal beskrive</w:t>
@@ -15839,51 +15818,51 @@
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="576" w:hanging="576"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="2A2859"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc156809525"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="13312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="15360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>233680</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6115050" cy="1151890"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="1108744540" name="Rektangel 18" title=""/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6115050" cy="1151890"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFE7E7">
                             <a:alpha val="100000"/>
@@ -15996,51 +15975,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1" vert="horz">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Rektangel 18" type="#_x0000_t202" style="position:absolute;margin-left:0pt;margin-top:18.4pt;width:481.5pt;height:90.7pt;z-index:13312;mso-position-horizontal-relative:margin;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;mso-wrap-style:square;position:absolute;left:0;text-align:left" fillcolor="#FFE7E7" strokecolor="#000000" strokeweight="0.5pt">
+              <v:shape id="Rektangel 18" type="#_x0000_t202" style="position:absolute;margin-left:0pt;margin-top:18.4pt;width:481.5pt;height:90.7pt;z-index:15360;mso-position-horizontal-relative:margin;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;mso-wrap-style:square;position:absolute;text-align:left" fillcolor="#FFE7E7" strokecolor="#000000" strokeweight="0.5pt">
                 <v:stroke dashstyle="longDash" linestyle="single"/>
                 <w10:wrap type="topAndBottom"/>
                 <v:textbox style="" inset="7.2pt,3.6pt,7.2pt,3.6pt">
                   <w:txbxContent>
                     <w:p>
                       <w:pPr>
                         <w:pBdr/>
                         <w:spacing/>
                         <w:rPr/>
                       </w:pPr>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve">PGL/BIM-</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve">koordinator</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve"> må avklare om det er behov for milepæler ut over faseoverganger. Dette kan f.eks. være ved endt brukermedvirkning o.l. </w:t>
                       </w:r>
                     </w:p>
                     <w:p>
                       <w:pPr>
@@ -16521,51 +16500,51 @@
         <w:spacing w:after="0"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7EB8AE8F">
       <w:pPr>
         <w:pStyle w:val="Overskrift1"/>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="2A2858"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc156809528"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="2A2858"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="14336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="16384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>452755</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6067425" cy="708025"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="1108744541" name="Rektangel 26" title=""/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6067425" cy="708025"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFE7E7">
                             <a:alpha val="100000"/>
@@ -16655,51 +16634,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1" vert="horz">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Rektangel 26" type="#_x0000_t202" style="position:absolute;margin-left:0pt;margin-top:35.65pt;width:477.75pt;height:55.75pt;z-index:14336;mso-position-horizontal-relative:margin;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;mso-wrap-style:square;position:absolute" fillcolor="#FFE7E7" strokecolor="#000000" strokeweight="0.5pt">
+              <v:shape id="Rektangel 26" type="#_x0000_t202" style="position:absolute;margin-left:0pt;margin-top:35.65pt;width:477.75pt;height:55.75pt;z-index:16384;mso-position-horizontal-relative:margin;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;mso-wrap-style:square;position:absolute" fillcolor="#FFE7E7" strokecolor="#000000" strokeweight="0.5pt">
                 <v:stroke dashstyle="longDash" linestyle="single"/>
                 <w10:wrap type="topAndBottom"/>
                 <v:textbox style="" inset="7.2pt,3.6pt,7.2pt,3.6pt">
                   <w:txbxContent>
                     <w:p>
                       <w:pPr>
                         <w:pBdr/>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr/>
                       </w:pPr>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve">Her bør det angis mer utdypende hvordan kvalitetskontroll skal utføres, spesielt av sammenstilt modell, og hvem som har ansvar for dette. BIM-</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve">koordinator</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve"> bør angi rutiner for kvalitetssikring; egenkontroll, tverrfaglig modellkontroll og dokumentasjon av KS.</w:t>
                       </w:r>
                     </w:p>
                     <w:p>
                       <w:pPr>
@@ -16778,51 +16757,51 @@
     <w:p w14:paraId="140AFE0A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E319DB2">
       <w:pPr>
         <w:pStyle w:val="Overskrift1"/>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc156809529"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="2A2858"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="15360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="17408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>452755</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6115050" cy="464820"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="1108744542" name="Rektangel 25" title=""/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6115050" cy="464820"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFE7E7">
                             <a:alpha val="100000"/>
@@ -16924,51 +16903,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1" vert="horz">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Rektangel 25" type="#_x0000_t202" style="position:absolute;margin-left:0pt;margin-top:35.65pt;width:481.5pt;height:36.6pt;z-index:15360;mso-position-horizontal-relative:margin;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;mso-wrap-style:square;position:absolute" fillcolor="#FFE7E7" strokecolor="#000000" strokeweight="0.5pt">
+              <v:shape id="Rektangel 25" type="#_x0000_t202" style="position:absolute;margin-left:0pt;margin-top:35.65pt;width:481.5pt;height:36.6pt;z-index:17408;mso-position-horizontal-relative:margin;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;mso-wrap-style:square;position:absolute" fillcolor="#FFE7E7" strokecolor="#000000" strokeweight="0.5pt">
                 <v:stroke dashstyle="longDash" linestyle="single"/>
                 <w10:wrap type="topAndBottom"/>
                 <v:textbox style="" inset="7.2pt,3.6pt,7.2pt,3.6pt">
                   <w:txbxContent>
                     <w:p>
                       <w:pPr>
                         <w:pBdr/>
                         <w:spacing/>
                         <w:rPr/>
                       </w:pPr>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve">Her skal p</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve">rosjekt</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve">- og modell</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve">struktur </w:t>
@@ -17090,51 +17069,51 @@
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="2A2859"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">.1 Navngivning av BIM-filer</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="67FFE9F6">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="16384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="18432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>411988</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6115050" cy="491490"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="1108744543" name="Rektangel 21" title=""/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6115050" cy="491490"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFE7E7">
                             <a:alpha val="100000"/>
@@ -17233,51 +17212,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1" vert="horz">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Rektangel 21" type="#_x0000_t202" style="position:absolute;margin-left:0pt;margin-top:32.45pt;width:481.5pt;height:38.7pt;z-index:16384;mso-position-horizontal-relative:margin;mso-position-horizontal:left;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;mso-wrap-style:square;position:absolute" fillcolor="#FFE7E7" strokecolor="#000000" strokeweight="0.5pt">
+              <v:shape id="Rektangel 21" type="#_x0000_t202" style="position:absolute;margin-left:0pt;margin-top:32.45pt;width:481.5pt;height:38.7pt;z-index:18432;mso-position-horizontal-relative:margin;mso-position-horizontal:left;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;mso-wrap-style:square;position:absolute" fillcolor="#FFE7E7" strokecolor="#000000" strokeweight="0.5pt">
                 <v:stroke dashstyle="longDash" linestyle="single"/>
                 <w10:wrap type="topAndBottom"/>
                 <v:textbox style="" inset="7.2pt,3.6pt,7.2pt,3.6pt">
                   <w:txbxContent>
                     <w:p>
                       <w:pPr>
                         <w:pBdr/>
                         <w:spacing/>
                         <w:rPr/>
                       </w:pPr>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve">Oppgi riktig forvaltning</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve">s</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve">- </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve">og byg</w:t>
@@ -17341,51 +17320,51 @@
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="576" w:hanging="576"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="2A2859"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc156809531"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="17408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="19456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>226695</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6115050" cy="752475"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="1108744544" name="Rektangel 27" title=""/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6115050" cy="752475"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFE7E7">
                             <a:alpha val="100000"/>
@@ -17476,51 +17455,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1" vert="horz">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Rektangel 27" type="#_x0000_t202" style="position:absolute;margin-left:0pt;margin-top:17.85pt;width:481.5pt;height:59.25pt;z-index:17408;mso-position-horizontal-relative:margin;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;mso-wrap-style:square;position:absolute;left:0;text-align:left" fillcolor="#FFE7E7" strokecolor="#000000" strokeweight="0.5pt">
+              <v:shape id="Rektangel 27" type="#_x0000_t202" style="position:absolute;margin-left:0pt;margin-top:17.85pt;width:481.5pt;height:59.25pt;z-index:19456;mso-position-horizontal-relative:margin;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;mso-wrap-style:square;position:absolute;text-align:left" fillcolor="#FFE7E7" strokecolor="#000000" strokeweight="0.5pt">
                 <v:stroke dashstyle="longDash" linestyle="single"/>
                 <w10:wrap type="topAndBottom"/>
                 <v:textbox style="" inset="7.2pt,3.6pt,7.2pt,3.6pt">
                   <w:txbxContent>
                     <w:p>
                       <w:pPr>
                         <w:pBdr/>
                         <w:spacing/>
                         <w:rPr/>
                       </w:pPr>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve">For </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve">bistand med avklaringer, eventuelt også kvalitetskontroll</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve"> kan prosjektet ta kontakt med </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve">tegning@obf.oslo.kommune.no</w:t>
@@ -17609,51 +17588,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="64054FE4">
       <w:pPr>
         <w:pStyle w:val="Overskrift2"/>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="2A2859"/>
           <w:sz w:val="27"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc156809532"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="2A2859"/>
           <w:sz w:val="27"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="18432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="20480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>255905</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6115050" cy="533400"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="1108744545" name="Rektangel 22" title=""/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6115050" cy="533400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFE7E7">
                             <a:alpha val="100000"/>
@@ -17749,51 +17728,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1" vert="horz">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Rektangel 22" type="#_x0000_t202" style="position:absolute;margin-left:0pt;margin-top:20.15pt;width:481.5pt;height:42pt;z-index:18432;mso-position-horizontal-relative:margin;mso-position-horizontal:left;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;mso-wrap-style:square;position:absolute" fillcolor="#FFE7E7" strokecolor="#000000" strokeweight="0.5pt">
+              <v:shape id="Rektangel 22" type="#_x0000_t202" style="position:absolute;margin-left:0pt;margin-top:20.15pt;width:481.5pt;height:42pt;z-index:20480;mso-position-horizontal-relative:margin;mso-position-horizontal:left;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;mso-wrap-style:square;position:absolute" fillcolor="#FFE7E7" strokecolor="#000000" strokeweight="0.5pt">
                 <v:stroke dashstyle="longDash" linestyle="single"/>
                 <w10:wrap type="topAndBottom"/>
                 <v:textbox style="" inset="7.2pt,3.6pt,7.2pt,3.6pt">
                   <w:txbxContent>
                     <w:p>
                       <w:pPr>
                         <w:pBdr/>
                         <w:spacing/>
                         <w:rPr/>
                       </w:pPr>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve">Her har BIM-</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve">koordinator </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve">mulighet til å beskrive</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve"> ytterligere </w:t>
@@ -17880,51 +17859,51 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09B1195E">
       <w:pPr>
         <w:pStyle w:val="Overskrift2"/>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc156809533"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="2A2859"/>
           <w:sz w:val="27"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="19456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="21504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>306578</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6267450" cy="991870"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="1108744546" name="Rektangel 7" title=""/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6267450" cy="991870"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFE7E7">
                             <a:alpha val="100000"/>
@@ -18042,51 +18021,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1" vert="horz">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Rektangel 7" type="#_x0000_t202" style="position:absolute;margin-left:0pt;margin-top:24.15pt;width:493.5pt;height:78.1pt;z-index:19456;mso-position-horizontal-relative:margin;mso-position-horizontal:left;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;mso-wrap-style:square;position:absolute" fillcolor="#FFE7E7" strokecolor="#000000" strokeweight="0.5pt">
+              <v:shape id="Rektangel 7" type="#_x0000_t202" style="position:absolute;margin-left:0pt;margin-top:24.15pt;width:493.5pt;height:78.1pt;z-index:21504;mso-position-horizontal-relative:margin;mso-position-horizontal:left;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;mso-wrap-style:square;position:absolute" fillcolor="#FFE7E7" strokecolor="#000000" strokeweight="0.5pt">
                 <v:stroke dashstyle="longDash" linestyle="single"/>
                 <w10:wrap type="topAndBottom"/>
                 <v:textbox style="" inset="7.2pt,3.6pt,7.2pt,3.6pt">
                   <w:txbxContent>
                     <w:p>
                       <w:pPr>
                         <w:pBdr/>
                         <w:spacing/>
                         <w:rPr>
                           <w:rFonts w:eastAsia="Oslo Sans Office" w:cs="Times New Roman"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve">Det skal benyttes et fornuftig detaljeringsnivå på geometri i BIM. Objekter i BIM skal ha riktig IFC klassifisering. </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:eastAsia="Oslo Sans Office" w:cs="Times New Roman"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">BIM</w:t>
                       </w:r>
                       <w:r>
@@ -18247,51 +18226,51 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Akser og etasjer opprettes av ARK. De andre fagene skal bruke dette som underlag når de oppretter sine egne. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C96ACBB">
       <w:pPr>
         <w:pStyle w:val="Overskrift2"/>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc156809535"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="2A2859"/>
           <w:sz w:val="27"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="20480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="22528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>228600</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6153150" cy="2320290"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="1108744547" name="Rektangel 24" title=""/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6153150" cy="2320290"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFE7E7">
                             <a:alpha val="100000"/>
@@ -18487,51 +18466,51 @@
                               <w:t xml:space="preserve">. </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1" vert="horz">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Rektangel 24" type="#_x0000_t202" style="position:absolute;margin-left:0pt;margin-top:18pt;width:484.5pt;height:182.7pt;z-index:20480;mso-position-horizontal-relative:margin;mso-position-horizontal:left;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;mso-wrap-style:square;position:absolute" fillcolor="#FFE7E7" strokecolor="#000000" strokeweight="0.5pt">
+              <v:shape id="Rektangel 24" type="#_x0000_t202" style="position:absolute;margin-left:0pt;margin-top:18pt;width:484.5pt;height:182.7pt;z-index:22528;mso-position-horizontal-relative:margin;mso-position-horizontal:left;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;mso-wrap-style:square;position:absolute" fillcolor="#FFE7E7" strokecolor="#000000" strokeweight="0.5pt">
                 <v:stroke dashstyle="longDash" linestyle="single"/>
                 <w10:wrap type="topAndBottom"/>
                 <v:textbox style="" inset="7.2pt,3.6pt,7.2pt,3.6pt">
                   <w:txbxContent>
                     <w:p>
                       <w:pPr>
                         <w:pBdr/>
                         <w:spacing/>
                         <w:rPr/>
                       </w:pPr>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve">Minimumskravene</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve"> til informasjon i BIM, står beskrevet i BIM-manualen. I tillegg skal </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve">BIM-koordinator/prosjekteringsgruppen vurdere om det er hensiktsmessig med ytterligere informasjonsberikning</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve"> iht. kapittelet i BIM-manualen om muligheter utover minimumskrav. </w:t>
@@ -18714,51 +18693,51 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prosjekterende skal forholde seg til BIM Egenskapsmatrise.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E0F1928">
       <w:pPr>
         <w:pStyle w:val="Overskrift2"/>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="25" w:name="_Toc156809536"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="2A2859"/>
           <w:sz w:val="27"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="21504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="23552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>401955</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6115050" cy="533400"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="1108744548" name="Rektangel 23" title=""/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6115050" cy="533400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFE7E7">
                             <a:alpha val="100000"/>
@@ -18845,51 +18824,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1" vert="horz">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Rektangel 23" type="#_x0000_t202" style="position:absolute;margin-left:0pt;margin-top:31.65pt;width:481.5pt;height:42pt;z-index:21504;mso-position-horizontal-relative:margin;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;mso-wrap-style:square;position:absolute" fillcolor="#FFE7E7" strokecolor="#000000" strokeweight="0.5pt">
+              <v:shape id="Rektangel 23" type="#_x0000_t202" style="position:absolute;margin-left:0pt;margin-top:31.65pt;width:481.5pt;height:42pt;z-index:23552;mso-position-horizontal-relative:margin;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;mso-wrap-style:square;position:absolute" fillcolor="#FFE7E7" strokecolor="#000000" strokeweight="0.5pt">
                 <v:stroke dashstyle="longDash" linestyle="single"/>
                 <w10:wrap type="topAndBottom"/>
                 <v:textbox style="" inset="7.2pt,3.6pt,7.2pt,3.6pt">
                   <w:txbxContent>
                     <w:p>
                       <w:pPr>
                         <w:pBdr/>
                         <w:spacing/>
                         <w:rPr/>
                       </w:pPr>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve">Her angis om prosjektet skal benytte MMI for å angi modenhet. Dersom dette skal benyttes bør BIM-</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve">koordinator</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve"> sette inn tabell for klassifisering</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve">. </w:t>
@@ -19246,51 +19225,51 @@
         <w:t xml:space="preserve">H</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">øyde datum: NN2000</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> skal benyttes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="489A4399">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="22528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="24576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>428625</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6115050" cy="533400"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="1108744549" name="Rektangel 8" title=""/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6115050" cy="533400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFE7E7">
                             <a:alpha val="100000"/>
@@ -19362,51 +19341,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1" vert="horz">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Rektangel 8" type="#_x0000_t202" style="position:absolute;margin-left:0pt;margin-top:33.75pt;width:481.5pt;height:42pt;z-index:22528;mso-position-horizontal-relative:margin;mso-position-horizontal:left;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;mso-wrap-style:square;position:absolute" fillcolor="#FFE7E7" strokecolor="#000000" strokeweight="0.5pt">
+              <v:shape id="Rektangel 8" type="#_x0000_t202" style="position:absolute;margin-left:0pt;margin-top:33.75pt;width:481.5pt;height:42pt;z-index:24576;mso-position-horizontal-relative:margin;mso-position-horizontal:left;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;mso-wrap-style:square;position:absolute" fillcolor="#FFE7E7" strokecolor="#000000" strokeweight="0.5pt">
                 <v:stroke dashstyle="longDash" linestyle="single"/>
                 <w10:wrap type="topAndBottom"/>
                 <v:textbox style="" inset="7.2pt,3.6pt,7.2pt,3.6pt">
                   <w:txbxContent>
                     <w:p>
                       <w:pPr>
                         <w:pBdr/>
                         <w:spacing/>
                         <w:rPr/>
                       </w:pPr>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve">Ved behov definerer prosjektet selv et koordineringspunkt og angir dette</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve">. </w:t>
                       </w:r>
                     </w:p>
                     <w:p>
                       <w:pPr>
                         <w:pBdr/>
                         <w:spacing/>
                         <w:rPr/>
                       </w:pPr>
@@ -19721,152 +19700,152 @@
     </w:p>
     <w:p w14:paraId="17F7EF9B">
       <w:pPr>
         <w:keepLines/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7AF0EBC6">
       <w:pPr>
         <w:pStyle w:val="Overskrift2"/>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FFE17C9">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId3"/>
-      <w:footerReference w:type="default" r:id="rId4"/>
+      <w:headerReference w:type="first" r:id="rId3"/>
+      <w:headerReference w:type="default" r:id="rId4"/>
+      <w:footerReference w:type="default" r:id="rId5"/>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1219" w:right="1338" w:bottom="2245" w:left="1298" w:header="709" w:footer="442" w:gutter="0"/>
       <w:pgBorders/>
       <w:pgNumType w:fmt="decimal"/>
       <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Oslo Sans">
     <w:altName w:val="Cambria"/>
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
     <w:altName w:val="新細明體"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Oslo Sans Office">
     <w:altName w:val="Calibri"/>
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_0ce6312c-38ad-4442-9d10-603ab7029755"/>
+      <w:tblStyle w:val="TableGrid_6b4500f6-6c0c-433b-b785-2a9d899953d7"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4635"/>
       <w:gridCol w:w="4635"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -19877,290 +19856,299 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4635"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">16.07.2026 17:03:28 </w:t>
+            <w:t xml:space="preserve">15.09.2026 07:03:43 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4635"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:t xml:space="preserve">/</w:t>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_f820ce2f-0e34-4896-88a3-65d408be5fab"/>
+      <w:tblStyle w:val="TableGrid_40d6d273-a413-4597-8634-5660a7947629"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="6244"/>
-      <w:gridCol w:w="2240"/>
+      <w:gridCol w:w="5804"/>
+      <w:gridCol w:w="2680"/>
       <w:gridCol w:w="822"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="6244"/>
+          <w:tcW w:type="dxa" w:w="5804"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 1776. Versjonsnummer: 1</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">BIM gjennomføringsplan</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="2240"/>
+          <w:tcW w:type="dxa" w:w="2680"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="822"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_d087f8ee-f62e-4f20-961b-e571824e0246"/>
+            <w:pStyle w:val="Normal_7249c99d-30d8-4835-8f79-b7747355f6eb"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="5120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1108744550" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId5"/>
+                        <a:blip r:embed="rId6"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_d087f8ee-f62e-4f20-961b-e571824e0246"/>
+      <w:pStyle w:val="Normal_7249c99d-30d8-4835-8f79-b7747355f6eb"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_0bb1fc22-409e-4f81-9365-3242d84afb48"/>
+      <w:tblStyle w:val="TableGrid_7e02cf55-b19b-4499-a673-4850115bf752"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6026"/>
       <w:gridCol w:w="3244"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -20171,51 +20159,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6026"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_d25b1f83-5810-4ed3-b0c7-f3e17dd8889a"/>
+            <w:tblStyle w:val="TableGrid_1ae0efc9-5ed3-4279-88c7-921da5c642d0"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -20316,136 +20304,136 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">07.02.2024 (Magne Ness)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_d087f8ee-f62e-4f20-961b-e571824e0246"/>
+            <w:pStyle w:val="Normal_7249c99d-30d8-4835-8f79-b7747355f6eb"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3244"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_d31b10e5-ca36-431c-802a-22744a2af795"/>
+            <w:tblStyle w:val="TableGrid_0e246afc-b5d8-4a3b-875d-a321dde97341"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
-            <w:gridCol w:w="1360"/>
+            <w:gridCol w:w="960"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1360"/>
+                <w:tcW w:type="dxa" w:w="960"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">SKOK-dokument</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -20461,95 +20449,653 @@
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1360"/>
+                <w:tcW w:type="dxa" w:w="960"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Kristian Turkalj</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_d087f8ee-f62e-4f20-961b-e571824e0246"/>
+            <w:pStyle w:val="Normal_7249c99d-30d8-4835-8f79-b7747355f6eb"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_d087f8ee-f62e-4f20-961b-e571824e0246"/>
+      <w:pStyle w:val="Normal_7249c99d-30d8-4835-8f79-b7747355f6eb"/>
+      <w:pBdr/>
+      <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_219d1363-de14-429f-aa06-a297850141d6"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5804"/>
+      <w:gridCol w:w="2680"/>
+      <w:gridCol w:w="822"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:val="600" w:hRule="atLeast"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="5804"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:after="40"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Dokument-ID: 1776. Versjonsnummer: 1</w:t>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="300" w:lineRule="exact"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">BIM gjennomføringsplan</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="2680"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="600" w:lineRule="exact"/>
+            <w:ind w:right="100"/>
+            <w:jc w:val="right"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Oslobygg KF</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="822"/>
+          <w:tcBorders/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_7249c99d-30d8-4835-8f79-b7747355f6eb"/>
+            <w:pBdr/>
+            <w:spacing w:line="40" w:lineRule="auto"/>
+            <w:ind w:left="40" w:right="0"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="522038" cy="355600"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1108744551" name="Picture 1"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="" descr=""/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId7"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="522038" cy="355600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_7249c99d-30d8-4835-8f79-b7747355f6eb"/>
+      <w:pBdr/>
+      <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_075c9f7b-0eb2-4e76-9982-2957656742ac"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="6026"/>
+      <w:gridCol w:w="3244"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr/>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="6026"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_f5ca64f8-bd42-4d27-90b1-1b2f0c0ae71b"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1500"/>
+            <w:gridCol w:w="3753"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sted og prosess</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Oslobygg / Vedlikeholde+ / Støtte og rådgivning+ / SKOK.no+ / Leveransekrav/manualer (SKOK)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sist godkjent dato</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">07.02.2024 (Magne Ness)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_7249c99d-30d8-4835-8f79-b7747355f6eb"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="3244"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_0c8edca3-19c9-40bf-a030-77f3b57221bb"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1580"/>
+            <w:gridCol w:w="960"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentkategori</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="960"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">SKOK-dokument</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentansvarlig</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="960"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Kristian Turkalj</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_7249c99d-30d8-4835-8f79-b7747355f6eb"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_7249c99d-30d8-4835-8f79-b7747355f6eb"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="02F93E1C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Oslo Sans" w:hAnsi="Oslo Sans" w:eastAsia="Arial" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -20626,50 +21172,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="0392159C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Oslo Sans" w:hAnsi="Oslo Sans" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -20746,50 +21293,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="041E2952"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -20866,50 +21414,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="08276C9A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -20986,50 +21535,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
     <w:nsid w:val="20FB0832"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -21106,50 +21656,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
     <w:nsid w:val="21B13789"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Oslo Sans" w:hAnsi="Oslo Sans" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -21226,50 +21777,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
     <w:nsid w:val="25032CE1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Oslo Sans" w:hAnsi="Oslo Sans" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -21346,50 +21898,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
     <w:nsid w:val="25932D59"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -21466,50 +22019,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
     <w:nsid w:val="2900244E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -21742,50 +22296,51 @@
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
     <w:nsid w:val="2EFB05F0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -21849,50 +22404,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
     <w:nsid w:val="30A32869"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -21969,50 +22525,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
     <w:nsid w:val="36280D95"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="288"/>
         </w:tabs>
         <w:spacing/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="20"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="nb-NO"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
@@ -22077,50 +22634,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="0"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
     <w:nsid w:val="3AB60E6D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="936" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Oslo Sans" w:hAnsi="Oslo Sans" w:eastAsia="Arial" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1656" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -22197,50 +22755,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5976" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6696" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
     <w:nsid w:val="3D1C1A66"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Listeavsnitt"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -22318,50 +22877,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
     <w:nsid w:val="42F50377"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -22438,50 +22998,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
     <w:nsid w:val="464922B6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -22558,50 +23119,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
     <w:nsid w:val="479A2B0F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Oslo Sans" w:hAnsi="Oslo Sans" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -22678,50 +23240,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
     <w:nsid w:val="5AB50E05"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -22798,50 +23361,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="9000" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="9720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
     <w:nsid w:val="60B53CF0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -22918,50 +23482,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
     <w:nsid w:val="62CD17F5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Oslo Sans" w:hAnsi="Oslo Sans" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -23038,50 +23603,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
     <w:nsid w:val="64BD6D36"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -23314,50 +23880,51 @@
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
     <w:nsid w:val="68392ACB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -23434,50 +24001,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
     <w:nsid w:val="68C2393A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Oslo Sans" w:hAnsi="Oslo Sans" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -23554,50 +24122,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
     <w:nsid w:val="6A5D44E4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Oslo Sans" w:hAnsi="Oslo Sans" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -23674,50 +24243,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
     <w:nsid w:val="6CFE1A24"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -23794,50 +24364,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
     <w:nsid w:val="6F235ADB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -23914,50 +24485,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
     <w:nsid w:val="75F87348"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -24034,50 +24606,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
     <w:nsid w:val="766141FC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -24154,50 +24727,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
     <w:nsid w:val="785D4EC0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -24274,50 +24848,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
     <w:nsid w:val="7D2951C8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -24379,50 +24954,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
     <w:nsid w:val="7E987483"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Oslo Sans" w:hAnsi="Oslo Sans" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -25875,660 +26451,883 @@
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="ListeavsnittTegn" w:customStyle="1">
     <w:name w:val="Listeavsnitt Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revisjon" w:customStyle="1">
     <w:name w:val="Revision"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_d087f8ee-f62e-4f20-961b-e571824e0246" w:customStyle="1">
-    <w:name w:val="Normal_d087f8ee-f62e-4f20-961b-e571824e0246"/>
+  <w:style w:type="paragraph" w:styleId="Normal_7249c99d-30d8-4835-8f79-b7747355f6eb" w:customStyle="1">
+    <w:name w:val="Normal_7249c99d-30d8-4835-8f79-b7747355f6eb"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_d087f8ee-f62e-4f20-961b-e571824e0246"/>
+    <w:basedOn w:val="Normal_7249c99d-30d8-4835-8f79-b7747355f6eb"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b88f84c4-ec35-4bfb-aae9-e18ffb8bf948" w:customStyle="1">
-    <w:name w:val="Normal Table_b88f84c4-ec35-4bfb-aae9-e18ffb8bf948"/>
+  <w:style w:type="table" w:styleId="NormalTable_af0d9b1b-1d24-42a7-90f1-28950b81254d" w:customStyle="1">
+    <w:name w:val="Normal Table_af0d9b1b-1d24-42a7-90f1-28950b81254d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9c2854e0-3fa0-4b81-b321-e12970049a1d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b88f84c4-ec35-4bfb-aae9-e18ffb8bf948"/>
+  <w:style w:type="table" w:styleId="TableGrid_1d177277-095a-4727-ad75-618c8a58d104" w:customStyle="1">
+    <w:name w:val="Table Grid_1d177277-095a-4727-ad75-618c8a58d104"/>
+    <w:basedOn w:val="NormalTable_af0d9b1b-1d24-42a7-90f1-28950b81254d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_d087f8ee-f62e-4f20-961b-e571824e0246"/>
-[...12 lines deleted...]
-    <w:basedOn w:val="Normal_d087f8ee-f62e-4f20-961b-e571824e0246"/>
+    <w:basedOn w:val="Normal_7249c99d-30d8-4835-8f79-b7747355f6eb"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+    <w:basedOn w:val="Normal_7249c99d-30d8-4835-8f79-b7747355f6eb"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f956416a-f25a-4260-be06-940f093d437a" w:customStyle="1">
-    <w:name w:val="Normal Table_f956416a-f25a-4260-be06-940f093d437a"/>
+  <w:style w:type="table" w:styleId="NormalTable_1730d5c8-45af-44b1-b782-e837b323e5c6" w:customStyle="1">
+    <w:name w:val="Normal Table_1730d5c8-45af-44b1-b782-e837b323e5c6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d8efeb7a-c5fc-4153-a910-b63be7008a8c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f956416a-f25a-4260-be06-940f093d437a"/>
+  <w:style w:type="table" w:styleId="TableGrid_19a30f8d-70f9-45c0-b44c-a82735352a7e" w:customStyle="1">
+    <w:name w:val="Table Grid_19a30f8d-70f9-45c0-b44c-a82735352a7e"/>
+    <w:basedOn w:val="NormalTable_1730d5c8-45af-44b1-b782-e837b323e5c6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8af4a7b0-cd92-4abc-bd58-0c8c2429a02e" w:customStyle="1">
-    <w:name w:val="Normal Table_8af4a7b0-cd92-4abc-bd58-0c8c2429a02e"/>
+  <w:style w:type="table" w:styleId="NormalTable_7be62c40-d3b3-456d-bd50-b60597fbac07" w:customStyle="1">
+    <w:name w:val="Normal Table_7be62c40-d3b3-456d-bd50-b60597fbac07"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3730b324-df89-4b58-ab0f-74165d23ee80" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8af4a7b0-cd92-4abc-bd58-0c8c2429a02e"/>
+  <w:style w:type="table" w:styleId="TableGrid_e1c6fb2f-d9da-47a2-9808-60e10ba57077" w:customStyle="1">
+    <w:name w:val="Table Grid_e1c6fb2f-d9da-47a2-9808-60e10ba57077"/>
+    <w:basedOn w:val="NormalTable_7be62c40-d3b3-456d-bd50-b60597fbac07"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6f72146b-54b3-4a8c-9fca-6d389e74a083" w:customStyle="1">
-    <w:name w:val="Normal Table_6f72146b-54b3-4a8c-9fca-6d389e74a083"/>
+  <w:style w:type="table" w:styleId="NormalTable_2c4ede36-3d2e-4124-86d3-21684631da00" w:customStyle="1">
+    <w:name w:val="Normal Table_2c4ede36-3d2e-4124-86d3-21684631da00"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_fea19855-88f8-4469-8c3e-9ca798373d74" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6f72146b-54b3-4a8c-9fca-6d389e74a083"/>
+  <w:style w:type="table" w:styleId="TableGrid_be1d3504-39c5-4cbb-af5c-a0e09581f185" w:customStyle="1">
+    <w:name w:val="Table Grid_be1d3504-39c5-4cbb-af5c-a0e09581f185"/>
+    <w:basedOn w:val="NormalTable_2c4ede36-3d2e-4124-86d3-21684631da00"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_cbc0322c-34c7-442a-9d61-cebc8e03981e" w:customStyle="1">
-    <w:name w:val="Normal Table_cbc0322c-34c7-442a-9d61-cebc8e03981e"/>
+  <w:style w:type="table" w:styleId="NormalTable_c37a58ba-6c31-4997-853f-8dd8d9ccb677" w:customStyle="1">
+    <w:name w:val="Normal Table_c37a58ba-6c31-4997-853f-8dd8d9ccb677"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b47f5bca-af81-4350-8ad6-9a29c71bed0a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_cbc0322c-34c7-442a-9d61-cebc8e03981e"/>
+  <w:style w:type="table" w:styleId="TableGrid_41883460-d4de-432c-a3ea-b821d6500be6" w:customStyle="1">
+    <w:name w:val="Table Grid_41883460-d4de-432c-a3ea-b821d6500be6"/>
+    <w:basedOn w:val="NormalTable_c37a58ba-6c31-4997-853f-8dd8d9ccb677"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5cf96c9d-f10c-4f0e-aef4-a8192c40e9dd" w:customStyle="1">
-    <w:name w:val="Normal Table_5cf96c9d-f10c-4f0e-aef4-a8192c40e9dd"/>
+  <w:style w:type="table" w:styleId="NormalTable_da03fe96-897e-4680-828d-0d323f8837b4" w:customStyle="1">
+    <w:name w:val="Normal Table_da03fe96-897e-4680-828d-0d323f8837b4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0ce6312c-38ad-4442-9d10-603ab7029755" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5cf96c9d-f10c-4f0e-aef4-a8192c40e9dd"/>
+  <w:style w:type="table" w:styleId="TableGrid_6b4500f6-6c0c-433b-b785-2a9d899953d7" w:customStyle="1">
+    <w:name w:val="Table Grid_6b4500f6-6c0c-433b-b785-2a9d899953d7"/>
+    <w:basedOn w:val="NormalTable_da03fe96-897e-4680-828d-0d323f8837b4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a89f9909-8093-42da-b5af-4bbff9a30489" w:customStyle="1">
-    <w:name w:val="Normal Table_a89f9909-8093-42da-b5af-4bbff9a30489"/>
+  <w:style w:type="table" w:styleId="NormalTable_4e023b0b-31fd-49d6-9afd-c05da4b1811e" w:customStyle="1">
+    <w:name w:val="Normal Table_4e023b0b-31fd-49d6-9afd-c05da4b1811e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f820ce2f-0e34-4896-88a3-65d408be5fab" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a89f9909-8093-42da-b5af-4bbff9a30489"/>
+  <w:style w:type="table" w:styleId="TableGrid_219d1363-de14-429f-aa06-a297850141d6" w:customStyle="1">
+    <w:name w:val="Table Grid_219d1363-de14-429f-aa06-a297850141d6"/>
+    <w:basedOn w:val="NormalTable_4e023b0b-31fd-49d6-9afd-c05da4b1811e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_037bdbdb-4670-48e6-ab27-a0ba6fb048bb" w:customStyle="1">
-    <w:name w:val="Normal Table_037bdbdb-4670-48e6-ab27-a0ba6fb048bb"/>
+  <w:style w:type="table" w:styleId="NormalTable_7bf141eb-9df8-4fcc-af90-1cc1f1f09d7f" w:customStyle="1">
+    <w:name w:val="Normal Table_7bf141eb-9df8-4fcc-af90-1cc1f1f09d7f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d25b1f83-5810-4ed3-b0c7-f3e17dd8889a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_037bdbdb-4670-48e6-ab27-a0ba6fb048bb"/>
+  <w:style w:type="table" w:styleId="TableGrid_f5ca64f8-bd42-4d27-90b1-1b2f0c0ae71b" w:customStyle="1">
+    <w:name w:val="Table Grid_f5ca64f8-bd42-4d27-90b1-1b2f0c0ae71b"/>
+    <w:basedOn w:val="NormalTable_7bf141eb-9df8-4fcc-af90-1cc1f1f09d7f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_9009d7dc-0d21-4ad1-a7d2-c7258bdbe8c1" w:customStyle="1">
-    <w:name w:val="Normal Table_9009d7dc-0d21-4ad1-a7d2-c7258bdbe8c1"/>
+  <w:style w:type="table" w:styleId="NormalTable_56c60ca1-adc0-4e46-a260-234d17c0b23e" w:customStyle="1">
+    <w:name w:val="Normal Table_56c60ca1-adc0-4e46-a260-234d17c0b23e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d31b10e5-ca36-431c-802a-22744a2af795" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_9009d7dc-0d21-4ad1-a7d2-c7258bdbe8c1"/>
+  <w:style w:type="table" w:styleId="TableGrid_0c8edca3-19c9-40bf-a030-77f3b57221bb" w:customStyle="1">
+    <w:name w:val="Table Grid_0c8edca3-19c9-40bf-a030-77f3b57221bb"/>
+    <w:basedOn w:val="NormalTable_56c60ca1-adc0-4e46-a260-234d17c0b23e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f098d46e-1516-47f9-a712-9bf25abd3fc8" w:customStyle="1">
-    <w:name w:val="Normal Table_f098d46e-1516-47f9-a712-9bf25abd3fc8"/>
+  <w:style w:type="table" w:styleId="NormalTable_6e4b62a3-7a28-4deb-87f4-1f3be0bee4e5" w:customStyle="1">
+    <w:name w:val="Normal Table_6e4b62a3-7a28-4deb-87f4-1f3be0bee4e5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0bb1fc22-409e-4f81-9365-3242d84afb48" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f098d46e-1516-47f9-a712-9bf25abd3fc8"/>
+  <w:style w:type="table" w:styleId="TableGrid_075c9f7b-0eb2-4e76-9982-2957656742ac" w:customStyle="1">
+    <w:name w:val="Table Grid_075c9f7b-0eb2-4e76-9982-2957656742ac"/>
+    <w:basedOn w:val="NormalTable_6e4b62a3-7a28-4deb-87f4-1f3be0bee4e5"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_9c174a20-9664-4bbc-a2fc-f071ca975af6" w:customStyle="1">
+    <w:name w:val="Normal Table_9c174a20-9664-4bbc-a2fc-f071ca975af6"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_40d6d273-a413-4597-8634-5660a7947629" w:customStyle="1">
+    <w:name w:val="Table Grid_40d6d273-a413-4597-8634-5660a7947629"/>
+    <w:basedOn w:val="NormalTable_9c174a20-9664-4bbc-a2fc-f071ca975af6"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_4d3b1ab7-7afa-4545-a7ae-851b2ca6a6ce" w:customStyle="1">
+    <w:name w:val="Normal Table_4d3b1ab7-7afa-4545-a7ae-851b2ca6a6ce"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_1ae0efc9-5ed3-4279-88c7-921da5c642d0" w:customStyle="1">
+    <w:name w:val="Table Grid_1ae0efc9-5ed3-4279-88c7-921da5c642d0"/>
+    <w:basedOn w:val="NormalTable_4d3b1ab7-7afa-4545-a7ae-851b2ca6a6ce"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_439d8161-7faf-416a-b8a0-243e54d44f5a" w:customStyle="1">
+    <w:name w:val="Normal Table_439d8161-7faf-416a-b8a0-243e54d44f5a"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_0e246afc-b5d8-4a3b-875d-a321dde97341" w:customStyle="1">
+    <w:name w:val="Table Grid_0e246afc-b5d8-4a3b-875d-a321dde97341"/>
+    <w:basedOn w:val="NormalTable_439d8161-7faf-416a-b8a0-243e54d44f5a"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_4ddb7e3e-b1c1-4470-bdc5-cdbd22bdec5e" w:customStyle="1">
+    <w:name w:val="Normal Table_4ddb7e3e-b1c1-4470-bdc5-cdbd22bdec5e"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_7e02cf55-b19b-4499-a673-4850115bf752" w:customStyle="1">
+    <w:name w:val="Table Grid_7e02cf55-b19b-4499-a673-4850115bf752"/>
+    <w:basedOn w:val="NormalTable_4ddb7e3e-b1c1-4470-bdc5-cdbd22bdec5e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" /></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" /></Relationships>
+<file path=word/_rels/header3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg" /></Relationships>
+</file>
+
+<file path=word/_rels/header4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:/Users/ase-lill.madland/OneDrive%20-%20Oslo%20kommune/Skrivebord/Fra%20WebSak%20til%20OSYS/dokumentmal%20forside%20og%20innhold.dotx" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Oslo Kommune">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="2A2859"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="F8F0DD"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="034B45"/>
       </a:accent1>
       <a:accent2>